--- v0 (2026-09-04)
+++ v1 (2026-10-30)
@@ -127,165 +127,165 @@
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t>Chave</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="0">
         <is>
           <t>ABRAC NYLON 3,6X200 BR 100PCS - FERTAK 1314</t>
         </is>
       </c>
       <c r="B2" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C2" s="2">
         <v>152.31</v>
       </c>
       <c r="D2" s="2">
         <v>6.09</v>
       </c>
       <c r="E2" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F2" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G2" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H2" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="0">
         <is>
           <t>ABRAC NYLON PRETA 2,5 X100 100PCS - FERTAK 1306</t>
         </is>
       </c>
       <c r="B3" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C3" s="2">
         <v>109.46</v>
       </c>
       <c r="D3" s="2">
         <v>4.38</v>
       </c>
       <c r="E3" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G3" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H3" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="0">
         <is>
           <t>ABRAC NYLON PRETA 200X3,6 100PCS - FERTAK 1324</t>
         </is>
       </c>
       <c r="B4" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C4" s="2">
         <v>304.61</v>
       </c>
       <c r="D4" s="2">
         <v>12.18</v>
       </c>
       <c r="E4" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F4" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G4" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H4" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="0">
         <is>
           <t>ABRAC NYLON PRETA 7,6X400 50 PCS - FERTAK 1330</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C5" s="2">
         <v>180.62</v>
       </c>
       <c r="D5" s="2">
         <v>7.22</v>
       </c>
       <c r="E5" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F5" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G5" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H5" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
           <t>ABRACADEIRA ALUM ( 150 )</t>
         </is>
       </c>
       <c r="B6" t="inlineStr" s="0">
@@ -4459,51 +4459,51 @@
       <c r="H115" t="inlineStr" s="0">
         <is>
           <t>24260721658337000241550020000038621000038920</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr" s="0">
         <is>
           <t>BATERIA DE LITIO 3V CR2032 - INTELBRAS</t>
         </is>
       </c>
       <c r="B116" t="inlineStr" s="0">
         <is>
           <t>85065010</t>
         </is>
       </c>
       <c r="C116" s="2">
         <v>444.60</v>
       </c>
       <c r="D116" s="2">
         <v>53.35</v>
       </c>
       <c r="E116" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F116" t="inlineStr" s="0">
         <is>
           <t>INTELBRAS S/A - IND DE TEL ELET BRASILEI</t>
         </is>
       </c>
       <c r="G116" t="inlineStr" s="0">
         <is>
           <t>000074655</t>
         </is>
       </c>
       <c r="H116" t="inlineStr" s="0">
         <is>
           <t>26260682901000001875550100000746551966390430</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr" s="0">
         <is>
           <t>BATERIA ELETRICA VRLA CHUM. 12V 1270 - INTELBRAS</t>
         </is>
       </c>
       <c r="B117" t="inlineStr" s="0">
@@ -5865,165 +5865,165 @@
       <c r="H152" t="inlineStr" s="0">
         <is>
           <t>24260728585250000150550010000122911518005125</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr" s="0">
         <is>
           <t>BROCA 1/4 X250MM MOURAO MADEIRA - LOTUS REF.7038</t>
         </is>
       </c>
       <c r="B153" t="inlineStr" s="0">
         <is>
           <t>82075011</t>
         </is>
       </c>
       <c r="C153" s="2">
         <v>1.97</v>
       </c>
       <c r="D153" s="2">
         <v>0.08</v>
       </c>
       <c r="E153" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F153" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G153" t="inlineStr" s="0">
         <is>
           <t>000424881</t>
         </is>
       </c>
       <c r="H153" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004248811064253671</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr" s="0">
         <is>
           <t>BROCA 3/8 MOURAO P/MADEIRA - LOTUS REF.7039</t>
         </is>
       </c>
       <c r="B154" t="inlineStr" s="0">
         <is>
           <t>82075011</t>
         </is>
       </c>
       <c r="C154" s="2">
         <v>48.44</v>
       </c>
       <c r="D154" s="2">
         <v>1.94</v>
       </c>
       <c r="E154" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F154" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G154" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H154" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr" s="0">
         <is>
           <t>BROCA ESCALONADA 6-30MM - FERTAK REF.12994</t>
         </is>
       </c>
       <c r="B155" t="inlineStr" s="0">
         <is>
           <t>82075011</t>
         </is>
       </c>
       <c r="C155" s="2">
         <v>118.60</v>
       </c>
       <c r="D155" s="2">
         <v>4.74</v>
       </c>
       <c r="E155" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F155" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G155" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H155" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr" s="0">
         <is>
           <t>BROCA SDS 14X260 - LOTUS REF.8649</t>
         </is>
       </c>
       <c r="B156" t="inlineStr" s="0">
         <is>
           <t>82075011</t>
         </is>
       </c>
       <c r="C156" s="2">
         <v>92.00</v>
       </c>
       <c r="D156" s="2">
         <v>3.68</v>
       </c>
       <c r="E156" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F156" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G156" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H156" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr" s="0">
         <is>
           <t>BROXA RETANGULAR 18 X 7.6CM - ROMA</t>
         </is>
       </c>
       <c r="B157" t="inlineStr" s="0">
@@ -6055,51 +6055,51 @@
       <c r="H157" t="inlineStr" s="0">
         <is>
           <t>26260701829476000283550010000626571293732990</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr" s="0">
         <is>
           <t>BUCHA 08 P/GESSO UNIVERSAL - BARTOFIL</t>
         </is>
       </c>
       <c r="B158" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C158" s="2">
         <v>12.75</v>
       </c>
       <c r="D158" s="2">
         <v>2.55</v>
       </c>
       <c r="E158" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F158" t="inlineStr" s="0">
         <is>
           <t>BARTOFIL DISTRIBUIDORA SA</t>
         </is>
       </c>
       <c r="G158" t="inlineStr" s="0">
         <is>
           <t>000036905</t>
         </is>
       </c>
       <c r="H158" t="inlineStr" s="0">
         <is>
           <t>24260723797376004919550000000369051727233621</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr" s="0">
         <is>
           <t>BUCHA 10 - FIXAFORTE</t>
         </is>
       </c>
       <c r="B159" t="inlineStr" s="0">
@@ -6169,51 +6169,51 @@
       <c r="H160" t="inlineStr" s="0">
         <is>
           <t>24260702019761000544550010001277351143204251</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr" s="0">
         <is>
           <t>BUCHA 8 - FIXAFORTE</t>
         </is>
       </c>
       <c r="B161" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C161" s="2">
         <v>106.28</v>
       </c>
       <c r="D161" s="2">
         <v>21.26</v>
       </c>
       <c r="E161" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F161" t="inlineStr" s="0">
         <is>
           <t>LOJAO DUFERRO LTDA</t>
         </is>
       </c>
       <c r="G161" t="inlineStr" s="0">
         <is>
           <t>000127735</t>
         </is>
       </c>
       <c r="H161" t="inlineStr" s="0">
         <is>
           <t>24260702019761000544550010001277351143204251</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr" s="0">
         <is>
           <t>BUCHA FLY 01 GESSO DRYWALL - WORKER</t>
         </is>
       </c>
       <c r="B162" t="inlineStr" s="0">
@@ -7309,51 +7309,51 @@
       <c r="H190" t="inlineStr" s="0">
         <is>
           <t>26260682901000001875550100000746551966390430</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr" s="0">
         <is>
           <t>CABO PARA ENXADA BL 150CM - MALINSKI/TENACE</t>
         </is>
       </c>
       <c r="B191" t="inlineStr" s="0">
         <is>
           <t>44170010</t>
         </is>
       </c>
       <c r="C191" s="2">
         <v>386.64</v>
       </c>
       <c r="D191" s="2">
         <v>77.33</v>
       </c>
       <c r="E191" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F191" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G191" t="inlineStr" s="0">
         <is>
           <t>000016066</t>
         </is>
       </c>
       <c r="H191" t="inlineStr" s="0">
         <is>
           <t>24260635065903001298550010000160661152951646</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr" s="0">
         <is>
           <t>CABO PARALELO 2X1,0MM2 BRANCO - COBRECOM</t>
         </is>
       </c>
       <c r="B192" t="inlineStr" s="0">
@@ -7613,51 +7613,51 @@
       <c r="H198" t="inlineStr" s="0">
         <is>
           <t>50260702544042000208550010002014871910070543</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr" s="0">
         <is>
           <t>CABO T ENCAIXE 1/2" - GEDORE RED</t>
         </is>
       </c>
       <c r="B199" t="inlineStr" s="0">
         <is>
           <t>82079000</t>
         </is>
       </c>
       <c r="C199" s="2">
         <v>155.07</v>
       </c>
       <c r="D199" s="2">
         <v>31.09</v>
       </c>
       <c r="E199" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F199" t="inlineStr" s="0">
         <is>
           <t>FERRAGENS NEGRAO COMERCIAL LTDA-RN</t>
         </is>
       </c>
       <c r="G199" t="inlineStr" s="0">
         <is>
           <t>000016805</t>
         </is>
       </c>
       <c r="H199" t="inlineStr" s="0">
         <is>
           <t>24260676639285003940550020000168051798033510</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr" s="0">
         <is>
           <t>CABO USB C 1,2M EUAC 12PB BRANCO - INTELBRAS</t>
         </is>
       </c>
       <c r="B200" t="inlineStr" s="0">
@@ -9513,51 +9513,51 @@
       <c r="H248" t="inlineStr" s="0">
         <is>
           <t>26260711957833000161550020000576171021074873</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr" s="0">
         <is>
           <t>CAMARA DE AR 3.25 X 8 240G - FERTAK REF. 5905</t>
         </is>
       </c>
       <c r="B249" t="inlineStr" s="0">
         <is>
           <t>40139000</t>
         </is>
       </c>
       <c r="C249" s="2">
         <v>316.52</v>
       </c>
       <c r="D249" s="2">
         <v>11.58</v>
       </c>
       <c r="E249" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F249" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G249" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H249" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr" s="0">
         <is>
           <t>CAMPAINHA S/FIO C/BATERIA CIB 101 S BR - INTELBRAS</t>
         </is>
       </c>
       <c r="B250" t="inlineStr" s="0">
@@ -19317,89 +19317,89 @@
       <c r="H506" t="inlineStr" s="0">
         <is>
           <t>26260701829476000283550010000626571293732990</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr" s="0">
         <is>
           <t>ESPATULA PLASTICA 4 - LOTUS REF.8715</t>
         </is>
       </c>
       <c r="B507" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C507" s="2">
         <v>33.62</v>
       </c>
       <c r="D507" s="2">
         <v>1.34</v>
       </c>
       <c r="E507" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F507" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G507" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H507" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr" s="0">
         <is>
           <t>ESPATULA PLASTICA P/MASSA 9X13CM - ROMA</t>
         </is>
       </c>
       <c r="B508" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C508" s="2">
         <v>68.40</v>
       </c>
       <c r="D508" s="2">
         <v>8.21</v>
       </c>
       <c r="E508" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F508" t="inlineStr" s="0">
         <is>
           <t>PINCEIS ROMA LTDA</t>
         </is>
       </c>
       <c r="G508" t="inlineStr" s="0">
         <is>
           <t>000062657</t>
         </is>
       </c>
       <c r="H508" t="inlineStr" s="0">
         <is>
           <t>26260701829476000283550010000626571293732990</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr" s="0">
         <is>
           <t>ESPELHO 100X30 25944</t>
         </is>
       </c>
       <c r="B509" t="inlineStr" s="0">
@@ -20723,89 +20723,89 @@
       <c r="H543" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000168111106414721</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr" s="0">
         <is>
           <t>FRESA CONICA 10MM PLUS - LOTUS REF.1452</t>
         </is>
       </c>
       <c r="B544" t="inlineStr" s="0">
         <is>
           <t>82077010</t>
         </is>
       </c>
       <c r="C544" s="2">
         <v>16.60</v>
       </c>
       <c r="D544" s="2">
         <v>0.66</v>
       </c>
       <c r="E544" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F544" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G544" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H544" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr" s="0">
         <is>
           <t>FRESA CONICA 8MM PLUS - LOTUS REF.1451</t>
         </is>
       </c>
       <c r="B545" t="inlineStr" s="0">
         <is>
           <t>82077010</t>
         </is>
       </c>
       <c r="C545" s="2">
         <v>16.01</v>
       </c>
       <c r="D545" s="2">
         <v>0.64</v>
       </c>
       <c r="E545" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F545" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G545" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H545" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr" s="0">
         <is>
           <t>GARRA JACARE BATERIA 200A - LOTUS  REF. 3295</t>
         </is>
       </c>
       <c r="B546" t="inlineStr" s="0">
@@ -22167,51 +22167,51 @@
       <c r="H581" t="inlineStr" s="0">
         <is>
           <t>24260721658337000241550020000038221000038452</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr" s="0">
         <is>
           <t>JG BROCA ESCARIADORA MADEIRA C/6 - LOTUS REF.2805</t>
         </is>
       </c>
       <c r="B582" t="inlineStr" s="0">
         <is>
           <t>82075011</t>
         </is>
       </c>
       <c r="C582" s="2">
         <v>5.19</v>
       </c>
       <c r="D582" s="2">
         <v>0.21</v>
       </c>
       <c r="E582" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F582" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G582" t="inlineStr" s="0">
         <is>
           <t>000424881</t>
         </is>
       </c>
       <c r="H582" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004248811064253671</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr" s="0">
         <is>
           <t>JG DE CHAVES FENDA PHILLIPS 2/2 - FERTAK REF.4800</t>
         </is>
       </c>
       <c r="B583" t="inlineStr" s="0">
@@ -25093,51 +25093,51 @@
       <c r="H658" t="inlineStr" s="0">
         <is>
           <t>24260715031386000176550010000010011578911425</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr" s="0">
         <is>
           <t>MARTELO DE BORRACHA 60MM PT CABO PLASTICO - ROMA</t>
         </is>
       </c>
       <c r="B659" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C659" s="2">
         <v>80.52</v>
       </c>
       <c r="D659" s="2">
         <v>9.66</v>
       </c>
       <c r="E659" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F659" t="inlineStr" s="0">
         <is>
           <t>PINCEIS ROMA LTDA</t>
         </is>
       </c>
       <c r="G659" t="inlineStr" s="0">
         <is>
           <t>000062657</t>
         </is>
       </c>
       <c r="H659" t="inlineStr" s="0">
         <is>
           <t>26260701829476000283550010000626571293732990</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr" s="0">
         <is>
           <t>MARTELO FIBEGLASS 27MM - FERTAK REF.6002</t>
         </is>
       </c>
       <c r="B660" t="inlineStr" s="0">
@@ -25245,51 +25245,51 @@
       <c r="H662" t="inlineStr" s="0">
         <is>
           <t>42260707162964000185550020002395671649740281</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr" s="0">
         <is>
           <t>MASCARA P/SOLDA  ESCUDO VISOR FIXO - WORKER</t>
         </is>
       </c>
       <c r="B663" t="inlineStr" s="0">
         <is>
           <t>39269090</t>
         </is>
       </c>
       <c r="C663" s="2">
         <v>69.45</v>
       </c>
       <c r="D663" s="2">
         <v>13.90</v>
       </c>
       <c r="E663" t="inlineStr" s="0">
         <is>
-          <t>Sem crédito · ST</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F663" t="inlineStr" s="0">
         <is>
           <t>FERRAGENS NEGRAO COMERCIAL LTDA-RN</t>
         </is>
       </c>
       <c r="G663" t="inlineStr" s="0">
         <is>
           <t>000017413</t>
         </is>
       </c>
       <c r="H663" t="inlineStr" s="0">
         <is>
           <t>24260776639285003940550020000174131209799236</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr" s="0">
         <is>
           <t>MASSA ACRILICA 20KG - HIDROTINTAS</t>
         </is>
       </c>
       <c r="B664" t="inlineStr" s="0">
@@ -28019,89 +28019,89 @@
       <c r="H735" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004248811064253671</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr" s="0">
         <is>
           <t>MISTURADOR TINTA/ARG SDS 6X40CM - LOTUS REF.2932</t>
         </is>
       </c>
       <c r="B736" t="inlineStr" s="0">
         <is>
           <t>82079000</t>
         </is>
       </c>
       <c r="C736" s="2">
         <v>107.27</v>
       </c>
       <c r="D736" s="2">
         <v>4.29</v>
       </c>
       <c r="E736" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F736" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G736" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H736" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr" s="0">
         <is>
           <t>MISTURADOR TINTA/ARG SDS 8X40CM - LOTUS REF.4422</t>
         </is>
       </c>
       <c r="B737" t="inlineStr" s="0">
         <is>
           <t>82079000</t>
         </is>
       </c>
       <c r="C737" s="2">
         <v>94.77</v>
       </c>
       <c r="D737" s="2">
         <v>3.79</v>
       </c>
       <c r="E737" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F737" t="inlineStr" s="0">
         <is>
           <t>LOTUS COMERCIAL DE FERRAMENTAS</t>
         </is>
       </c>
       <c r="G737" t="inlineStr" s="0">
         <is>
           <t>000424909</t>
         </is>
       </c>
       <c r="H737" t="inlineStr" s="0">
         <is>
           <t>32260709642566000191550010004249091378416355</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr" s="0">
         <is>
           <t>NIVEL ALUMINIO 3 BOLHAS 24" 60CM - LOTUS REF.4320</t>
         </is>
       </c>
       <c r="B738" t="inlineStr" s="0">
@@ -40673,51 +40673,51 @@
       <c r="H1068" t="inlineStr" s="0">
         <is>
           <t>24260776639285003940550020000171001459718212</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr" s="0">
         <is>
           <t>SOQUETE MAG 5PCS 6 8 10 12 13MM CRV - FERTAK 4865</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr" s="0">
         <is>
           <t>82079000</t>
         </is>
       </c>
       <c r="C1069" s="2">
         <v>101.97</v>
       </c>
       <c r="D1069" s="2">
         <v>4.08</v>
       </c>
       <c r="E1069" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F1069" t="inlineStr" s="0">
         <is>
           <t>FERTAK COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="G1069" t="inlineStr" s="0">
         <is>
           <t>000182731</t>
         </is>
       </c>
       <c r="H1069" t="inlineStr" s="0">
         <is>
           <t>32260712449448000176550010001827311112188154</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr" s="0">
         <is>
           <t>SOQUETE MAG 65X11MM - LOTUS REF.3408</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr" s="0">
@@ -44815,203 +44815,203 @@
       <c r="H1177" t="inlineStr" s="0">
         <is>
           <t>24260721658337000241550020000037431000037523</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG BR BRILHANTE 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C1178" s="2">
         <v>522.72</v>
       </c>
       <c r="D1178" s="2">
         <v>0.00</v>
       </c>
       <c r="E1178" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F1178" t="inlineStr" s="0">
         <is>
           <t>LOJAO DUFERRO LTDA</t>
         </is>
       </c>
       <c r="G1178" t="inlineStr" s="0">
         <is>
           <t>000126161</t>
         </is>
       </c>
       <c r="H1178" t="inlineStr" s="0">
         <is>
           <t>24260702019761000544550010001261611281171009</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG BR FOSCO 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C1179" s="2">
         <v>237.36</v>
       </c>
       <c r="D1179" s="2">
         <v>0.00</v>
       </c>
       <c r="E1179" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F1179" t="inlineStr" s="0">
         <is>
           <t>FERRAGENS NEGRAO COMERCIAL LTDA-RN</t>
         </is>
       </c>
       <c r="G1179" t="inlineStr" s="0">
         <is>
           <t>000017413</t>
         </is>
       </c>
       <c r="H1179" t="inlineStr" s="0">
         <is>
           <t>24260776639285003940550020000174131209799236</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG BR FOSCO 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C1180" s="2">
         <v>262.06</v>
       </c>
       <c r="D1180" s="2">
         <v>0.00</v>
       </c>
       <c r="E1180" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F1180" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G1180" t="inlineStr" s="0">
         <is>
           <t>000016255</t>
         </is>
       </c>
       <c r="H1180" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000162551169103113</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG PT BRILHANTE 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C1181" s="2">
         <v>655.14</v>
       </c>
       <c r="D1181" s="2">
         <v>0.00</v>
       </c>
       <c r="E1181" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F1181" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G1181" t="inlineStr" s="0">
         <is>
           <t>000016255</t>
         </is>
       </c>
       <c r="H1181" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000162551169103113</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG PT FOSCO 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C1182" s="2">
         <v>655.14</v>
       </c>
       <c r="D1182" s="2">
         <v>0.00</v>
       </c>
       <c r="E1182" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F1182" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G1182" t="inlineStr" s="0">
         <is>
           <t>000016255</t>
         </is>
       </c>
       <c r="H1182" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000162551169103113</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr" s="0">
         <is>
           <t>TORN JARDIM 1/2X3/4 DN15 CROM - REAL</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr" s="0">