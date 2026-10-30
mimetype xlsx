--- v0 (2026-09-04)
+++ v1 (2026-10-30)
@@ -1799,51 +1799,51 @@
       <c r="H45" t="inlineStr" s="0">
         <is>
           <t>41260701335408000187550010001103691014241754</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr" s="0">
         <is>
           <t>BATERIA DE LITIO 3V CR2032 - INTELBRAS</t>
         </is>
       </c>
       <c r="B46" t="inlineStr" s="0">
         <is>
           <t>85065010</t>
         </is>
       </c>
       <c r="C46" s="2">
         <v>444.60</v>
       </c>
       <c r="D46" s="2">
         <v>53.35</v>
       </c>
       <c r="E46" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F46" t="inlineStr" s="0">
         <is>
           <t>INTELBRAS S/A - IND DE TEL ELET BRASILEI</t>
         </is>
       </c>
       <c r="G46" t="inlineStr" s="0">
         <is>
           <t>000074655</t>
         </is>
       </c>
       <c r="H46" t="inlineStr" s="0">
         <is>
           <t>26260682901000001875550100000746551966390430</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr" s="0">
         <is>
           <t>BATERIA ELETRICA VRLA CHUM. 12V 1270 - INTELBRAS</t>
         </is>
       </c>
       <c r="B47" t="inlineStr" s="0">
@@ -3091,51 +3091,51 @@
       <c r="H79" t="inlineStr" s="0">
         <is>
           <t>26260682901000001875550100000746551966390430</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr" s="0">
         <is>
           <t>CABO PARA ENXADA BL 150CM - MALINSKI/TENACE</t>
         </is>
       </c>
       <c r="B80" t="inlineStr" s="0">
         <is>
           <t>44170010</t>
         </is>
       </c>
       <c r="C80" s="2">
         <v>386.64</v>
       </c>
       <c r="D80" s="2">
         <v>77.33</v>
       </c>
       <c r="E80" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F80" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G80" t="inlineStr" s="0">
         <is>
           <t>000016066</t>
         </is>
       </c>
       <c r="H80" t="inlineStr" s="0">
         <is>
           <t>24260635065903001298550010000160661152951646</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr" s="0">
         <is>
           <t>CABO PARALELO 2X2,5 MM2 BRANCO - COBRECOM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr" s="0">
@@ -3243,51 +3243,51 @@
       <c r="H83" t="inlineStr" s="0">
         <is>
           <t>50260602544042000208550010002005831190104710</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr" s="0">
         <is>
           <t>CABO T ENCAIXE 1/2" - GEDORE RED</t>
         </is>
       </c>
       <c r="B84" t="inlineStr" s="0">
         <is>
           <t>82079000</t>
         </is>
       </c>
       <c r="C84" s="2">
         <v>155.07</v>
       </c>
       <c r="D84" s="2">
         <v>31.09</v>
       </c>
       <c r="E84" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>PENDENTE</t>
         </is>
       </c>
       <c r="F84" t="inlineStr" s="0">
         <is>
           <t>FERRAGENS NEGRAO COMERCIAL LTDA-RN</t>
         </is>
       </c>
       <c r="G84" t="inlineStr" s="0">
         <is>
           <t>000016805</t>
         </is>
       </c>
       <c r="H84" t="inlineStr" s="0">
         <is>
           <t>24260676639285003940550020000168051798033510</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr" s="0">
         <is>
           <t>CABO USB C 1,2M EUAC 12PB BRANCO - INTELBRAS</t>
         </is>
       </c>
       <c r="B85" t="inlineStr" s="0">
@@ -20115,165 +20115,165 @@
       <c r="H527" t="inlineStr" s="0">
         <is>
           <t>24260721658337000241550020000037431000037523</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG BR BRILHANTE 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B528" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C528" s="2">
         <v>522.72</v>
       </c>
       <c r="D528" s="2">
         <v>0.00</v>
       </c>
       <c r="E528" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F528" t="inlineStr" s="0">
         <is>
           <t>LOJAO DUFERRO LTDA</t>
         </is>
       </c>
       <c r="G528" t="inlineStr" s="0">
         <is>
           <t>000126161</t>
         </is>
       </c>
       <c r="H528" t="inlineStr" s="0">
         <is>
           <t>24260702019761000544550010001261611281171009</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG BR FOSCO 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B529" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C529" s="2">
         <v>262.06</v>
       </c>
       <c r="D529" s="2">
         <v>0.00</v>
       </c>
       <c r="E529" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F529" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G529" t="inlineStr" s="0">
         <is>
           <t>000016255</t>
         </is>
       </c>
       <c r="H529" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000162551169103113</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG PT BRILHANTE 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B530" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C530" s="2">
         <v>655.14</v>
       </c>
       <c r="D530" s="2">
         <v>0.00</v>
       </c>
       <c r="E530" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F530" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G530" t="inlineStr" s="0">
         <is>
           <t>000016255</t>
         </is>
       </c>
       <c r="H530" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000162551169103113</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr" s="0">
         <is>
           <t>TINTA SPRAY UG PT FOSCO 350ML - TEKBOND</t>
         </is>
       </c>
       <c r="B531" t="inlineStr" s="0">
         <is>
           <t>32082019</t>
         </is>
       </c>
       <c r="C531" s="2">
         <v>655.14</v>
       </c>
       <c r="D531" s="2">
         <v>0.00</v>
       </c>
       <c r="E531" t="inlineStr" s="0">
         <is>
-          <t>Revisar</t>
+          <t>Sem crédito · ST</t>
         </is>
       </c>
       <c r="F531" t="inlineStr" s="0">
         <is>
           <t>NILO MAIA DISTRIBUIDORA</t>
         </is>
       </c>
       <c r="G531" t="inlineStr" s="0">
         <is>
           <t>000016255</t>
         </is>
       </c>
       <c r="H531" t="inlineStr" s="0">
         <is>
           <t>24260735065903001298550010000162551169103113</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr" s="0">
         <is>
           <t>TORN JARDIM 1/2X3/4 DN15 CROM - REAL</t>
         </is>
       </c>
       <c r="B532" t="inlineStr" s="0">